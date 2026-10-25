--- v1 (2026-03-12)
+++ v2 (2026-10-25)
@@ -29,51 +29,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="4" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sägeblätter" sheetId="1" r:id="rId4"/>
     <sheet name="Bohrpins &amp; Schraubpins" sheetId="2" r:id="rId5"/>
     <sheet name="Spiralbohrer" sheetId="3" r:id="rId6"/>
     <sheet name="MIS Fußfräse" sheetId="4" r:id="rId7"/>
     <sheet name="Rotierende Instrumente" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Erstellt am
-12.03.2026, 01:18 Uhr</t>
+25.10.2026, 18:13 Uhr</t>
   </si>
   <si>
     <t xml:space="preserve">MDM Medical
 M84 Eccleston Square
 London SW1V 1PX
 United Kingdom
 sales@mdm-medical.com </t>
   </si>
   <si>
     <t>Artikelnummer</t>
   </si>
   <si>
     <t>Artikel-ID</t>
   </si>
   <si>
     <t>Einmal-/Mehrfachgebrauch</t>
   </si>
   <si>
     <t>Verpackungseinheit</t>
   </si>
   <si>
     <t>GTIN</t>
   </si>
   <si>
     <t>FDA Product Code</t>